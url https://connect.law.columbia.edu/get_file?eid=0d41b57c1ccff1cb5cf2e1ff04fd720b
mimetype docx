--- v0 (2025-10-08)
+++ v1 (2026-10-30)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="04744FD4" w14:textId="06CBF4F9" w:rsidR="00162618" w:rsidRDefault="003F04D1" w:rsidP="009101E1">
+    <w:p w14:paraId="04744FD4" w14:textId="06CBF4F9" w:rsidR="00162618" w:rsidRDefault="003F04D1" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>FIRST NAME</w:t>
       </w:r>
       <w:r w:rsidR="008C6A63">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LAST NAME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D272A37" w14:textId="7A0019B4" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="004C41C3" w:rsidP="009101E1">
+    <w:p w14:paraId="7D272A37" w14:textId="7A0019B4" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="004C41C3" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Street Address</w:t>
       </w:r>
       <w:r w:rsidR="008C6A63" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, New York, NY </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="628B74A4" w14:textId="72417ACE" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="004C41C3" w:rsidP="009101E1">
+    <w:p w14:paraId="628B74A4" w14:textId="72417ACE" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="004C41C3" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxx-xxx-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008C6A63" w:rsidRPr="00A132CE">
@@ -125,219 +125,219 @@
         </w:rPr>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:r w:rsidR="009D7772" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidR="008C6A63" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>@columbia.edu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B06B0BD" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="009101E1">
+    <w:p w14:paraId="1B06B0BD" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AB7117C" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="009101E1">
+    <w:p w14:paraId="6AB7117C" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C269F30" w14:textId="0DD39EC3" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="000A3E53" w:rsidP="009101E1">
+    <w:p w14:paraId="0C269F30" w14:textId="0DD39EC3" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="000A3E53" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Columbia Law School</w:t>
       </w:r>
       <w:r w:rsidR="008C6A63" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, New York, NY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B59F72" w14:textId="4631E719" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="009101E1">
+    <w:p w14:paraId="40B59F72" w14:textId="4631E719" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J.D., expected May 20</w:t>
       </w:r>
       <w:r w:rsidR="009D7772" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B2BC4C" w14:textId="51AB34A3" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="009101E1">
+    <w:p w14:paraId="12B2BC4C" w14:textId="51AB34A3" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Activities: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00446EE9" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student Association Name, Position</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A41C8D3" w14:textId="0275ED9E" w:rsidR="00446EE9" w:rsidRPr="00A132CE" w:rsidRDefault="00446EE9" w:rsidP="009101E1">
+    <w:p w14:paraId="6A41C8D3" w14:textId="0275ED9E" w:rsidR="00446EE9" w:rsidRPr="00A132CE" w:rsidRDefault="00446EE9" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Student Activity, Position</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00727A1F" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="009101E1">
+    <w:p w14:paraId="00727A1F" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C39828" w14:textId="591481A5" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="000A3E53" w:rsidP="009101E1">
+    <w:p w14:paraId="42C39828" w14:textId="591481A5" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="000A3E53" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undergraduate University</w:t>
       </w:r>
       <w:r w:rsidR="008C6A63" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00446EE9" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>City, ST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B10667" w14:textId="3E0F2368" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="009101E1">
+    <w:p w14:paraId="64B10667" w14:textId="3E0F2368" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B.A.</w:t>
       </w:r>
       <w:r w:rsidR="00F74E66" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Major</w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -345,194 +345,194 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cum laude</w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, received May 20</w:t>
       </w:r>
       <w:r w:rsidR="00F74E66" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F45337" w14:textId="1D7F899A" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="009101E1">
+    <w:p w14:paraId="66F45337" w14:textId="1D7F899A" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Honors: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00224EBA" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List it here (consider putting in description if unclear from name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462963D6" w14:textId="70688482" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="009101E1">
+    <w:p w14:paraId="462963D6" w14:textId="70688482" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Activities: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00224EBA" w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Activity, Position </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE7D013" w14:textId="48ED9FDB" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00224EBA" w:rsidP="009101E1">
+    <w:p w14:paraId="3CE7D013" w14:textId="48ED9FDB" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00224EBA" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Activity, Position (description if appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C91732F" w14:textId="29650098" w:rsidR="009D34C8" w:rsidRPr="00A132CE" w:rsidRDefault="009D34C8" w:rsidP="009101E1">
+    <w:p w14:paraId="6C91732F" w14:textId="29650098" w:rsidR="009D34C8" w:rsidRPr="00A132CE" w:rsidRDefault="009D34C8" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thesis:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Italicized Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24263FBF" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="009101E1">
+    <w:p w14:paraId="24263FBF" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A6849DE" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="009101E1">
+    <w:p w14:paraId="6A6849DE" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="008C6A63" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A132CE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742E901F" w14:textId="6A2ECD19" w:rsidR="004613C3" w:rsidRPr="009101E1" w:rsidRDefault="004613C3" w:rsidP="009101E1">
+    <w:p w14:paraId="742E901F" w14:textId="6A2ECD19" w:rsidR="004613C3" w:rsidRPr="009101E1" w:rsidRDefault="004613C3" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization/Company</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -576,51 +576,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>City, ST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395BDD30" w14:textId="65181017" w:rsidR="004613C3" w:rsidRPr="009101E1" w:rsidRDefault="004613C3" w:rsidP="009101E1">
+    <w:p w14:paraId="395BDD30" w14:textId="2216DE5B" w:rsidR="004613C3" w:rsidRPr="009101E1" w:rsidRDefault="004613C3" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -648,113 +648,106 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009101E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mo</w:t>
+      </w:r>
       <w:r w:rsidR="009101E1" w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th 20xx – Month 20xx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144151E2" w14:textId="2ABA0E32" w:rsidR="004613C3" w:rsidRPr="009101E1" w:rsidRDefault="004613C3" w:rsidP="005C4C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mo</w:t>
-[...13 lines deleted...]
-        <w:t>.-Mon. 20xx</w:t>
+        <w:t>Describe your experience. Begin each sentence with an action verb. See samples in the Toolkit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144151E2" w14:textId="77777777" w:rsidR="004613C3" w:rsidRPr="009101E1" w:rsidRDefault="004613C3" w:rsidP="009101E1">
+    <w:p w14:paraId="38F4D2A5" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="009101E1" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009101E1">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="38F4D2A5" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="009101E1" w:rsidRDefault="00162618" w:rsidP="009101E1">
-[...8 lines deleted...]
-    <w:p w14:paraId="710DDF36" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="710DDF36" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization/Company</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -791,51 +784,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          City, ST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3915CD" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="3C3915CD" w14:textId="72C393FA" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -863,93 +856,100 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E" w:rsidRPr="009101E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mon</w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th 20xx – Month 20xx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7506249F" w14:textId="2A40650E" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">        Mon.-Mon. 20xx</w:t>
+        <w:t>Describe your experience. Begin each sentence with an action verb. See samples in the Toolkit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7506249F" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="2865A9F1" w14:textId="77777777" w:rsidR="002B31B5" w:rsidRPr="009101E1" w:rsidRDefault="002B31B5" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2865A9F1" w14:textId="77777777" w:rsidR="002B31B5" w:rsidRPr="009101E1" w:rsidRDefault="002B31B5" w:rsidP="009101E1">
-[...9 lines deleted...]
-    <w:p w14:paraId="07B7EF16" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="07B7EF16" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization/Company</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -986,51 +986,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          City, ST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365BD444" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="365BD444" w14:textId="526F741C" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1058,92 +1058,99 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E" w:rsidRPr="009101E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mon</w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th 20xx – Month 20xx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEB1429" w14:textId="68F56C16" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">        Mon.-Mon. 20xx</w:t>
+        <w:t>Describe your experience. Begin each sentence with an action verb. See samples in the Toolkit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEB1429" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="1701CBBE" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="009101E1" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009101E1">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1701CBBE" w14:textId="77777777" w:rsidR="00162618" w:rsidRPr="009101E1" w:rsidRDefault="00162618" w:rsidP="009101E1">
-[...8 lines deleted...]
-    <w:p w14:paraId="04715279" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="04715279" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization/Company</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1180,51 +1187,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          City, ST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A759CE4" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="0A759CE4" w14:textId="70175955" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1245,254 +1252,262 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E" w:rsidRPr="009101E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mon</w:t>
+      </w:r>
+      <w:r w:rsidR="0051674E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th 20xx – Month 20xx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D107B64" w14:textId="2D1A6730" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="005C4C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+        <w:t>Describe your experience. Begin each sentence with an action verb. See samples in the Toolkit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3185AA" w14:textId="77777777" w:rsidR="00A132CE" w:rsidRPr="009101E1" w:rsidRDefault="00A132CE" w:rsidP="005C4C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F563A75" w14:textId="77777777" w:rsidR="00A132CE" w:rsidRPr="009101E1" w:rsidRDefault="00A132CE" w:rsidP="005C4C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LANGUAGES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E19E62" w14:textId="1D48078C" w:rsidR="00A132CE" w:rsidRPr="009101E1" w:rsidRDefault="00A132CE" w:rsidP="005C4C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009101E1">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">        Mon.-Mon. 20xx</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Language (native); Language (fluent); Language (beginner)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D107B64" w14:textId="77777777" w:rsidR="009101E1" w:rsidRPr="009101E1" w:rsidRDefault="009101E1" w:rsidP="009101E1">
+    <w:p w14:paraId="0548A4EA" w14:textId="77777777" w:rsidR="00A132CE" w:rsidRDefault="00A132CE" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C3185AA" w14:textId="77777777" w:rsidR="00A132CE" w:rsidRPr="009101E1" w:rsidRDefault="00A132CE" w:rsidP="009101E1">
+    <w:p w14:paraId="3546E360" w14:textId="0F9EF427" w:rsidR="00A132CE" w:rsidRDefault="00A132CE" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F563A75" w14:textId="77777777" w:rsidR="00A132CE" w:rsidRPr="009101E1" w:rsidRDefault="00A132CE" w:rsidP="009101E1">
-[...63 lines deleted...]
-    <w:p w14:paraId="5B6FDEDF" w14:textId="349EE784" w:rsidR="00A132CE" w:rsidRPr="00A132CE" w:rsidRDefault="00A132CE" w:rsidP="009101E1">
+    <w:p w14:paraId="5B6FDEDF" w14:textId="349EE784" w:rsidR="00A132CE" w:rsidRPr="00A132CE" w:rsidRDefault="00A132CE" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Italicized Title, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB72E9E" w14:textId="77777777" w:rsidR="00162618" w:rsidRDefault="00162618" w:rsidP="009101E1">
+    <w:p w14:paraId="2AB72E9E" w14:textId="77777777" w:rsidR="00162618" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_2p2csry" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="50843E5C" w14:textId="77777777" w:rsidR="00162618" w:rsidRDefault="00162618" w:rsidP="009101E1">
+    <w:p w14:paraId="50843E5C" w14:textId="77777777" w:rsidR="00162618" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C593CE4" w14:textId="77777777" w:rsidR="00162618" w:rsidRDefault="00162618" w:rsidP="009101E1">
+    <w:p w14:paraId="7C593CE4" w14:textId="77777777" w:rsidR="00162618" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C716D8E" w14:textId="4FEB7DA0" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="009101E1">
+    <w:p w14:paraId="3C716D8E" w14:textId="4FEB7DA0" w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidRDefault="00162618" w:rsidP="005C4C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_147n2zr" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00162618" w:rsidRPr="00A132CE" w:rsidSect="003C639A">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="313"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34CC6A91" w14:textId="77777777" w:rsidR="003C639A" w:rsidRDefault="003C639A">
+    <w:p w14:paraId="279727A3" w14:textId="77777777" w:rsidR="00991EF5" w:rsidRDefault="00991EF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB4D6CC" w14:textId="77777777" w:rsidR="003C639A" w:rsidRDefault="003C639A">
+    <w:p w14:paraId="462C39CD" w14:textId="77777777" w:rsidR="00991EF5" w:rsidRDefault="00991EF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1509,122 +1524,122 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="614C369C" w14:textId="77777777" w:rsidR="003C639A" w:rsidRDefault="003C639A">
+    <w:p w14:paraId="66896816" w14:textId="77777777" w:rsidR="00991EF5" w:rsidRDefault="00991EF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D0F6EF0" w14:textId="77777777" w:rsidR="003C639A" w:rsidRDefault="003C639A">
+    <w:p w14:paraId="659103BE" w14:textId="77777777" w:rsidR="00991EF5" w:rsidRDefault="00991EF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F016B07" w14:textId="77777777" w:rsidR="008C6A63" w:rsidRDefault="008C6A63">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
         <w:tab w:val="left" w:pos="5686"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C74BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBC86B34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6868,146 +6883,153 @@
   <w:num w:numId="39" w16cid:durableId="2052610230">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="40444293">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1870340283">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="708186340">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="320739253">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1400641036">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="917716201">
     <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00162618"/>
     <w:rsid w:val="000260F0"/>
     <w:rsid w:val="00066D5E"/>
     <w:rsid w:val="000A3E53"/>
     <w:rsid w:val="00162618"/>
     <w:rsid w:val="00224EBA"/>
     <w:rsid w:val="002B31B5"/>
     <w:rsid w:val="003C639A"/>
     <w:rsid w:val="003E5960"/>
     <w:rsid w:val="003F04D1"/>
     <w:rsid w:val="00446EE9"/>
     <w:rsid w:val="004613C3"/>
     <w:rsid w:val="00472779"/>
     <w:rsid w:val="004C41C3"/>
     <w:rsid w:val="004C62D2"/>
     <w:rsid w:val="004D0A66"/>
+    <w:rsid w:val="0051674E"/>
     <w:rsid w:val="00563691"/>
+    <w:rsid w:val="005C4C65"/>
+    <w:rsid w:val="005F03C6"/>
+    <w:rsid w:val="00701372"/>
+    <w:rsid w:val="007314FD"/>
     <w:rsid w:val="007D52E1"/>
     <w:rsid w:val="0088111F"/>
     <w:rsid w:val="008C6A63"/>
     <w:rsid w:val="008D2784"/>
     <w:rsid w:val="009101E1"/>
     <w:rsid w:val="00922286"/>
     <w:rsid w:val="0095560F"/>
     <w:rsid w:val="009812A8"/>
+    <w:rsid w:val="00991EF5"/>
     <w:rsid w:val="009A01A6"/>
     <w:rsid w:val="009B2254"/>
     <w:rsid w:val="009C0459"/>
     <w:rsid w:val="009D34C8"/>
     <w:rsid w:val="009D7772"/>
     <w:rsid w:val="00A132CE"/>
     <w:rsid w:val="00A20FD9"/>
     <w:rsid w:val="00A83484"/>
     <w:rsid w:val="00AA7C0D"/>
     <w:rsid w:val="00B9253F"/>
     <w:rsid w:val="00C1387D"/>
     <w:rsid w:val="00C732A8"/>
     <w:rsid w:val="00DC4D4E"/>
     <w:rsid w:val="00E56749"/>
     <w:rsid w:val="00F11427"/>
     <w:rsid w:val="00F1722B"/>
+    <w:rsid w:val="00F20686"/>
     <w:rsid w:val="00F74E66"/>
     <w:rsid w:val="00FC6B70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D88E30C"/>
   <w15:docId w15:val="{E0E44153-C7E5-4C9A-8FAD-8349C1E8AC81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="23"/>
         <w:szCs w:val="23"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7625,51 +7647,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7772"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7772"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7957,65 +7979,65 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>205</Words>
-  <Characters>1169</Characters>
+  <Words>206</Words>
+  <Characters>1178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1372</CharactersWithSpaces>
+  <CharactersWithSpaces>1382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rebecca Hinde</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>